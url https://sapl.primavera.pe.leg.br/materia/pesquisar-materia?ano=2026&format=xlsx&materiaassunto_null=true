--- v0 (2026-02-28)
+++ v1 (2026-04-19)
@@ -10,179 +10,276 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="75">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Antônio Olegário</t>
   </si>
   <si>
     <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_01-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma e revitalização da quadra de esporte e praça pública do Residencial Primavera.</t>
   </si>
   <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Beto Bike</t>
+  </si>
+  <si>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_02-2026_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Poder Executivo a criação de Parque Multissensorial no Município de Primavera/PE.</t>
+  </si>
+  <si>
     <t>199</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Jeyson Cavalcanti de Almeida Falcão</t>
   </si>
   <si>
     <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/199/pl_n_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica, concede aumento aos servidores que indica no ano de 2026, ajustando os vencimentos e dá providências correlatas.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>2</t>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/203/projeto_de_lei_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e regulamentação do Conselho Municipal de Desenvolvimento Econômico Rural Sustentável e Solidário - CMDERSS no município de Primavera-PE.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de PRIMAVERA, estabelece diretrizes de governança, planejamento, garantias e procedimentos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/210/pl_01-2026_do_legislativo_gratificacao_da_comissao.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o Parágrafo Único do artigo 3° da Lei Municipal n° 240/2023 que dispõe sobre a concessão de gratificação aos membros da Comissão Permanente de Licitação do Poder Legislativo do Município de Primavera".</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/200/resolucao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revogação da Resolução nº 02/2015 do Poder Legislativo do Município de Primavera/PE, que trata sobre majoração dos vencimentos dos Servidores da Câmara Municipal de Primavera e dá outras providências.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/197/decreto_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o valor nominal do benefício Auxílio-Alimentação aos agentes políticos do Poder Legislativo do Município de Primavera-PE.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>CJR - Comissão De Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/207/parecer_01-2026_pl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer referente ao Projeto de Lei 02/2026 "criação e regulamentação do Conselho Municipal de Desenvolvimento   Econômico Rural Sustentável e solidário - CMDERSS".</t>
+  </si>
+  <si>
+    <t>208</t>
   </si>
   <si>
     <t>http://sapl.primavera.pe.leg.br/media/</t>
   </si>
   <si>
-    <t>Dispõe sobre a criação e regulamentação do Conselho Municipal de Desenvolvimento Econômico Rural Sustentável e Solidário - CMDERSS no município de Primavera-PE.</t>
-[...38 lines deleted...]
-    <t>Dispõe sobre o valor nominal do benefício Auxílio-Alimentação aos agentes políticos do Poder Legislativo do Município de Primavera-PE.</t>
+    <t>Parecer referente ao Projeto de Lei n° 03/2026 " Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões_x000D_
+do Município de Primavera".</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>CFO - Comissão De Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>Parecer referente ao PL 03/2026 "Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Primavera".</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Reunião Ordinária</t>
   </si>
   <si>
     <t>Ata da 1º Reunião Ordinária da Câmara Municipal de Primavera do 2º período Legislativo no dia 02 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>Ata da 2º Reunião Ordinária da Câmara Municipal de Primavera do 2º período Legislativo no dia 23 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Ata da 3º Reunião Ordinária da Câmara Municipal de Primavera do 2º período Legislativo no dia 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Ata da 4º Reunião Ordinária da Câmara Municipal de Primavera do 2º período Legislativo no dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ata da 5º Reunião Ordinária da Câmara Municipal de Primavera do 2º período Legislativo no dia 06 de abril de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -486,68 +583,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/199/pl_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/200/resolucao_do_poder_legislativo_n._01.2026_-_revogacao_da_resolucao_n._022015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/197/decreto_01-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_02-2026_-_copia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/199/pl_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/203/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/210/pl_01-2026_do_legislativo_gratificacao_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/200/resolucao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/197/decreto_01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/sapl/public/materialegislativa/2026/207/parecer_01-2026_pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.primavera.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -567,204 +664,435 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>